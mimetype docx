--- v0 (2025-12-05)
+++ v1 (2026-09-07)
@@ -1,886 +1,893 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0096003E" w:rsidR="0096003E" w:rsidP="0096003E" w:rsidRDefault="0096003E" w14:paraId="47B226E6" w14:textId="410958C3">
+    <w:p w14:paraId="47B226E6" w14:textId="410958C3" w:rsidR="0096003E" w:rsidRPr="0096003E" w:rsidRDefault="0096003E" w:rsidP="0096003E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096003E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Society Funding P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>olicy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="24F79562" w:rsidRDefault="0096003E" w14:paraId="06F59C8C" w14:textId="291403DA">
-[...8 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="06F59C8C" w14:textId="291403DA" w:rsidR="0096003E" w:rsidRDefault="24F79562" w:rsidP="24F79562">
+      <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="0096003E">
-        <w:rPr/>
         <w:t xml:space="preserve">Purpose </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="07437A3C" w14:textId="3EDB0A31">
+    <w:p w14:paraId="07437A3C" w14:textId="3EDB0A31" w:rsidR="0096003E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This policy outlines the process for society funding approval.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="43FFE732" w14:textId="157CDDF5">
+    <w:p w14:paraId="43FFE732" w14:textId="4AC45964" w:rsidR="0096003E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This policy is to be reviewed annually, in August, by the </w:t>
       </w:r>
       <w:r w:rsidR="005A48F2">
         <w:t>staff member responsible for operating the Societies service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005A48F2">
-        <w:t>and</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> the elected officer responsible for clubs and societies.</w:t>
+        <w:t>the elected officer responsible for clubs and societies.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>‘the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A48F2">
         <w:t>Officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">’). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="03E57B96" w14:textId="16597901">
+    <w:p w14:paraId="03E57B96" w14:textId="16597901" w:rsidR="0096003E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This policy is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> accessible to all staff of the Students’ Union</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2651E" w:rsidP="00C2651E" w:rsidRDefault="00F4234D" w14:paraId="3CC23BFA" w14:textId="099151D5">
+    <w:p w14:paraId="3CC23BFA" w14:textId="69A64085" w:rsidR="00C2651E" w:rsidRDefault="00F4234D" w:rsidP="00C2651E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This policy is to be accessible to all members of the Students’ Union through the SU website </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C2651E" w:rsidP="00C2651E" w:rsidRDefault="00C2651E" w14:paraId="0A0070A9" w14:textId="451EA2EA">
+        <w:t xml:space="preserve">This policy is to be accessible to all members of the Students’ Union </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0070A9" w14:textId="451EA2EA" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="00C2651E">
       <w:r>
         <w:t xml:space="preserve">2. Requesting Funding </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2651E" w:rsidP="00C2651E" w:rsidRDefault="00C2651E" w14:paraId="5F852271" w14:textId="7D1C81C6">
+    <w:p w14:paraId="5F852271" w14:textId="7D1C81C6" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="00C2651E">
       <w:r>
         <w:t>2.1 Any affiliated society or club can request funding to support events and activities throughout the year, and there is no limit to the number of funding applications made or the amount requested for, but all requests must be relevant and evidenced.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2651E" w:rsidP="00C2651E" w:rsidRDefault="00C2651E" w14:paraId="3957A22D" w14:textId="1B130893">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">2.2 Sports facilities </w:t>
+    <w:p w14:paraId="3957A22D" w14:textId="1B130893" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="00C2651E">
+      <w:r>
+        <w:t>2.2 Sports facilities hire and instructor hire are funded by a separate budget to all other student group activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A41379" w14:textId="291BFD1A" w:rsidR="001732FF" w:rsidRDefault="001732FF" w:rsidP="00C2651E">
+      <w:r>
+        <w:t xml:space="preserve">2.3 Funding must be used in a way that aligns with the Students’ Unions charitable objective, which is to advance education by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001732FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>provid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001732FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001732FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001732FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>] social, cultural, sporting and recreational activities and forums for discussions and debate for the person development of [the students at the institution]”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B1808B" w14:textId="1F77F3A2" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="00C2651E">
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001732FF">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> There are certain things the SU is unable to fund. These </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>hire</w:t>
+        <w:t>include, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> and instructor hire are funded by a separate budget to all other student group activity</w:t>
-[...11 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> are not limited to. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2651E" w:rsidP="002B2619" w:rsidRDefault="00C2651E" w14:paraId="4B5A220D" w14:textId="7513FB02">
+    <w:p w14:paraId="4B5A220D" w14:textId="7513FB02" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="002B2619">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Charitable Donations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2651E" w:rsidP="002B2619" w:rsidRDefault="00C2651E" w14:paraId="0DB62083" w14:textId="6F682C8C">
+    <w:p w14:paraId="0DB62083" w14:textId="6F682C8C" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="002B2619">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Political Party or Campaign Group Membership </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2651E" w:rsidP="00C2651E" w:rsidRDefault="00C2651E" w14:paraId="2D8FD428" w14:textId="5032EC0C">
+    <w:p w14:paraId="2D8FD428" w14:textId="5032EC0C" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="00C2651E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alcohol </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2651E" w:rsidP="002B2619" w:rsidRDefault="00C2651E" w14:paraId="5F9AC456" w14:textId="7F04E949">
-[...9 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="5F9AC456" w14:textId="09FEAE3A" w:rsidR="00C2651E" w:rsidRDefault="00C2651E" w:rsidP="002B2619">
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="001732FF">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Any items purchased for student group activity with SU funding are property of the SU and should be returned to the SU at the end of each academic year unless otherwise agreed. Society Officers have responsibility over the equipment or materials borrowed and are responsible for returning items to the SU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B74A64F" w14:textId="675910F6" w:rsidR="001A667E" w:rsidRDefault="00C2651E" w:rsidP="24F79562">
+      <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
-        <w:rPr/>
         <w:t xml:space="preserve">Pre-Approved Funding </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="002B2619" w:rsidRDefault="00C2651E" w14:paraId="37E24871" w14:textId="1307DEB5">
+    <w:p w14:paraId="37E24871" w14:textId="1271BAC6" w:rsidR="0096003E" w:rsidRDefault="00C2651E" w:rsidP="002B2619">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidR="0096003E">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005A48F2">
         <w:t>officer</w:t>
       </w:r>
       <w:r w:rsidR="0096003E">
-        <w:t xml:space="preserve"> for 2024/25 agrees to fund the following to set amounts, and requests above these amounts ought to be deferred to the </w:t>
+        <w:t xml:space="preserve"> for 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001732FF">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0096003E">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="001732FF">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0096003E">
+        <w:t xml:space="preserve"> agrees to fund the following to set amounts, and requests above these amounts ought to be deferred to the </w:t>
       </w:r>
       <w:r w:rsidR="005A48F2">
         <w:t>officer</w:t>
       </w:r>
       <w:r w:rsidR="0096003E">
         <w:t xml:space="preserve"> for approval </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="593A4412" w14:textId="5A38B50C">
+    <w:p w14:paraId="593A4412" w14:textId="5A38B50C" w:rsidR="0096003E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Snack Foods; up to £20</w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This includes, but is not limited to, pre-packaged foods such as biscuits, crisps or sweets </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="4B369848" w14:textId="65F371F1">
+    <w:p w14:paraId="4B369848" w14:textId="65F371F1" w:rsidR="0096003E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Hot </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> up to £70</w:t>
+        <w:t>Hot Food; up to £70</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This includes, but is not limited to, pizza or other outside catering </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="5D43D794" w14:textId="19CBFD30">
+    <w:p w14:paraId="5D43D794" w14:textId="19CBFD30" w:rsidR="0096003E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A667E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A667E">
+      <w:r w:rsidRPr="001732FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>uipment (non-sport);</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eq</w:t>
       </w:r>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>uipment (non-sport);</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A667E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>up to £30</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t>This includes any materials that are essential for a society to undergo an activity relevant to their core purposes, such as crafting kits, tools, materials, devices</w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="001A667E" w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="2256307B" w14:textId="27287BE3">
+        <w:t xml:space="preserve"> or anything reasonably assumed to fall within the scope of the category</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2256307B" w14:textId="27287BE3" w:rsidR="0096003E" w:rsidRPr="001A667E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Equipment (sport)</w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">; up to £50 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A667E" w:rsidR="001A667E">
+      <w:r w:rsidR="001A667E" w:rsidRPr="001A667E">
         <w:t>– This includes any materials that are essential for sports society to undergo an activity relevant to their sport, such as balls, bibs, nets or anything reasonably assumed to fall within the scope of the category.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A667E" w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="07A9537C" w14:textId="07F8A3BE">
+    <w:p w14:paraId="07A9537C" w14:textId="07F8A3BE" w:rsidR="0096003E" w:rsidRPr="001A667E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Promotional </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A667E">
+        <w:t>Promotional Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Materials</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001A667E" w:rsidR="001A667E">
+        <w:t xml:space="preserve">; up to £10 </w:t>
+      </w:r>
+      <w:r w:rsidR="001A667E" w:rsidRPr="001A667E">
         <w:t>– This includes any promotional materials to promote the society, such as but not limited to, leaflets, posters or stickers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A667E" w:rsidR="0096003E" w:rsidP="001A667E" w:rsidRDefault="0096003E" w14:paraId="1BEFB203" w14:textId="47A4D74D">
+    <w:p w14:paraId="1BEFB203" w14:textId="47A4D74D" w:rsidR="0096003E" w:rsidRPr="001A667E" w:rsidRDefault="0096003E" w:rsidP="001A667E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Media </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A667E">
+        <w:t>Media Hire</w:t>
+      </w:r>
+      <w:r w:rsidR="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hire</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001A667E" w:rsidR="001A667E">
+        <w:t xml:space="preserve">; up to £5 </w:t>
+      </w:r>
+      <w:r w:rsidR="001A667E" w:rsidRPr="001A667E">
         <w:t>– This includes the hiring of any media that are essential for a society to undergo an activity relevant to their core purpose, such as but not limited to a film, TV show or music videos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B2619" w:rsidR="00F4234D" w:rsidP="00F4234D" w:rsidRDefault="0096003E" w14:paraId="5BB37B9E" w14:textId="32D150DB">
+    <w:p w14:paraId="5BB37B9E" w14:textId="32D150DB" w:rsidR="00F4234D" w:rsidRPr="002B2619" w:rsidRDefault="0096003E" w:rsidP="00F4234D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Model </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hire </w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> up to £30 – </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A667E" w:rsidR="001A667E">
+      <w:r w:rsidR="001A667E" w:rsidRPr="001A667E">
         <w:t>This includes the hiring of an external model that is essential for a society to</w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A667E" w:rsidR="001A667E">
+      <w:r w:rsidR="001A667E" w:rsidRPr="001A667E">
         <w:t>undergo an activity relevant to their core purpose</w:t>
       </w:r>
       <w:r w:rsidR="001A667E">
         <w:t>, such as a life drawing or photography model</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B2619" w:rsidR="002B2619" w:rsidP="002B2619" w:rsidRDefault="002B2619" w14:paraId="3A53CBAD" w14:textId="51D6D90F">
+    <w:p w14:paraId="3A53CBAD" w14:textId="51D6D90F" w:rsidR="002B2619" w:rsidRPr="002B2619" w:rsidRDefault="002B2619" w:rsidP="002B2619">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:ins w:author="Patrycja Poplawska" w:date="2024-12-10T18:23:00Z" w16du:dateUtc="2024-12-10T18:23:00Z" w:id="0"/>
+          <w:ins w:id="0" w:author="Patrycja Poplawska" w:date="2024-12-10T18:23:00Z" w16du:dateUtc="2024-12-10T18:23:00Z"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="002B2619">
         <w:t>The SU retains the right to refuse a funding request that falls within the pre-approved funding amounts due to budgetary limitations or significant and unreasonable overuse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4234D" w:rsidP="002B2619" w:rsidRDefault="00C2651E" w14:paraId="69059A6B" w14:textId="674E0C8A">
+    <w:p w14:paraId="69059A6B" w14:textId="674E0C8A" w:rsidR="00F4234D" w:rsidRDefault="00C2651E" w:rsidP="002B2619">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="00F4234D">
         <w:t xml:space="preserve"> Societies must still request funding even if it is to be approved automatically. This is to ensure proper budget management and compliant record keeping. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4234D" w:rsidP="002B2619" w:rsidRDefault="00C2651E" w14:paraId="01EB4A03" w14:textId="7F3B0C71">
+    <w:p w14:paraId="01EB4A03" w14:textId="7F3B0C71" w:rsidR="00F4234D" w:rsidRDefault="00C2651E" w:rsidP="002B2619">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B2619" w:rsidR="00F4234D">
+      <w:r w:rsidR="00F4234D" w:rsidRPr="002B2619">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00F4234D" w:rsidRPr="001732FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="00F4234D">
-        <w:t xml:space="preserve">3 Societies should not divide requests that exceed the pre-approved amounts into smaller requests over a longer </w:t>
+        <w:t xml:space="preserve"> Societies should not divide requests that exceed the pre-approved amounts into smaller requests over a longer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F4234D">
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F4234D">
         <w:t xml:space="preserve"> to guarantee approval. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4234D" w:rsidP="00F4234D" w:rsidRDefault="00C2651E" w14:paraId="65756D1D" w14:textId="12496883">
+    <w:p w14:paraId="65756D1D" w14:textId="12496883" w:rsidR="00F4234D" w:rsidRDefault="00C2651E" w:rsidP="00F4234D">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
-      <w:r w:rsidRPr="24F79562" w:rsidR="00C2651E">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="24F79562">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F4234D">
-        <w:rPr/>
+        <w:t xml:space="preserve">.4 Society </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2619">
+        <w:t>Leads</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4234D">
+        <w:t xml:space="preserve"> can suggest amendments to the Funding Policy at the end of each academic year during the handover process, which will be compiled and considered in the August Policy Review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4BBC86" w14:textId="4C7B9F86" w:rsidR="001732FF" w:rsidRDefault="001732FF" w:rsidP="00F4234D">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732FF">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="001732FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Where a Society Lead is to be reimbursed for a payment, they must provide the receipts or any alternative evidence for reimbursement purposes within a month of the purchase being made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB969B0" w14:textId="4D4B49B1" w:rsidR="24F79562" w:rsidRDefault="24F79562" w:rsidP="24F79562">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B5E87A" w14:textId="255AE914" w:rsidR="00F4234D" w:rsidRDefault="00C2651E" w:rsidP="24F79562">
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="00F4234D">
-        <w:rPr/>
-[...4 lines deleted...]
-        <w:t>Leads</w:t>
+        <w:t xml:space="preserve"> Alternative Funding </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFF2182" w14:textId="737E46A7" w:rsidR="00F4234D" w:rsidRPr="00F4234D" w:rsidRDefault="0D384B16" w:rsidP="24F79562">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F4234D">
-        <w:rPr/>
-[...44 lines deleted...]
-    <w:sectPr w:rsidRPr="00F4234D" w:rsidR="00F4234D" w:rsidSect="002B2619">
+        <w:t xml:space="preserve">.1 Societies may seek alternative funding for events such as, but not limited to, sponsorships, fundraising or ticket sales. This should be discussed with the SU before it occurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F4234D" w:rsidRPr="00F4234D" w:rsidSect="002B2619">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BB46E6" w:rsidP="0096003E" w:rsidRDefault="00BB46E6" w14:paraId="59BAA65E" w14:textId="77777777">
+    <w:p w14:paraId="6DF803D0" w14:textId="77777777" w:rsidR="00FA7AEB" w:rsidRDefault="00FA7AEB" w:rsidP="0096003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BB46E6" w:rsidP="0096003E" w:rsidRDefault="00BB46E6" w14:paraId="0D030AEC" w14:textId="77777777">
+    <w:p w14:paraId="32D1E145" w14:textId="77777777" w:rsidR="00FA7AEB" w:rsidRDefault="00FA7AEB" w:rsidP="0096003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="003C1104" w:rsidP="003C1104" w:rsidRDefault="003C1104" w14:paraId="6AA9CABB" w14:textId="201C5351">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AA9CABB" w14:textId="201C5351" w:rsidR="003C1104" w:rsidRDefault="003C1104" w:rsidP="003C1104">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BB46E6" w:rsidP="0096003E" w:rsidRDefault="00BB46E6" w14:paraId="36ABA36A" w14:textId="77777777">
+    <w:p w14:paraId="4C0722FA" w14:textId="77777777" w:rsidR="00FA7AEB" w:rsidRDefault="00FA7AEB" w:rsidP="0096003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BB46E6" w:rsidP="0096003E" w:rsidRDefault="00BB46E6" w14:paraId="761CD693" w14:textId="77777777">
+    <w:p w14:paraId="46D5F484" w14:textId="77777777" w:rsidR="00FA7AEB" w:rsidRDefault="00FA7AEB" w:rsidP="0096003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="08EEB6EF" w:rsidP="08EEB6EF" w:rsidRDefault="08EEB6EF" w14:paraId="34254324" w14:textId="1604DB0E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34254324" w14:textId="1604DB0E" w:rsidR="08EEB6EF" w:rsidRDefault="08EEB6EF" w:rsidP="08EEB6EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidR="08EEB6EF">
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Last Updated: </w:t>
+    <w:r>
+      <w:t>Last Updated: June 2025</w:t>
     </w:r>
-    <w:r w:rsidR="08EEB6EF">
-[...3 lines deleted...]
-    <w:r w:rsidR="08EEB6EF">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="373E8D60" wp14:anchorId="66F3537D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F3537D" wp14:editId="373E8D60">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1381124" cy="390667"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="271427982" name="" title=""/>
+          <wp:docPr id="271427982" name="Picture 271427982"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="R80b7c138bcf54910">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi val="0"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1381124" cy="390667"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A3262B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="225C8650"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1437,219 +1444,218 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="543371925">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2022393204">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1188523930">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1678775415">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="252785383">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1642222757">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0044"/>
     <w:rsid w:val="00051454"/>
+    <w:rsid w:val="00074132"/>
+    <w:rsid w:val="001732FF"/>
     <w:rsid w:val="001A667E"/>
     <w:rsid w:val="00292667"/>
     <w:rsid w:val="002B2619"/>
     <w:rsid w:val="00362FBF"/>
     <w:rsid w:val="003C1104"/>
     <w:rsid w:val="00554E20"/>
     <w:rsid w:val="005A48F2"/>
     <w:rsid w:val="0063315B"/>
     <w:rsid w:val="00717DBC"/>
     <w:rsid w:val="0077644A"/>
     <w:rsid w:val="007D3323"/>
     <w:rsid w:val="0096003E"/>
     <w:rsid w:val="009B0044"/>
     <w:rsid w:val="00BB46E6"/>
     <w:rsid w:val="00C2651E"/>
     <w:rsid w:val="00C44598"/>
     <w:rsid w:val="00E81BFA"/>
     <w:rsid w:val="00F4234D"/>
     <w:rsid w:val="00F64A9C"/>
+    <w:rsid w:val="00FA7AEB"/>
     <w:rsid w:val="0285586F"/>
     <w:rsid w:val="08EEB6EF"/>
     <w:rsid w:val="0D384B16"/>
     <w:rsid w:val="24F79562"/>
     <w:rsid w:val="5FD6BD1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="066D0E8F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AA66037A-0B83-47BF-A5C5-52F64442CDBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1805,52 +1811,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1917,93 +1923,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -2120,501 +2126,503 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="009B0044"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0096003E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0096003E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0096003E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0096003E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F4234D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F4234D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F4234D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F4234D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F4234D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F4234D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R80b7c138bcf54910" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2869,51 +2877,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>620</Words>
+  <Characters>3540</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Norwich University of the Arts</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4152</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrycja Poplawska</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Patrycja Poplawska</lastModifiedBy>
-  <revision>8</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>