--- v0 (2025-12-05)
+++ v1 (2026-09-07)
@@ -1,1533 +1,1933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00346773" w:rsidP="00346773" w:rsidRDefault="00346773" w14:paraId="34D81796" w14:textId="1DA74B1B">
+    <w:p w14:paraId="34D81796" w14:textId="605222F7" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00346773">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>there!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Thank you for showing interest in creating a new society.</w:t>
+        <w:t xml:space="preserve">Thank you for showing interest in creating a new </w:t>
+      </w:r>
+      <w:r w:rsidR="00E00EDD" w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>club or society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A14DE6" w:rsidP="00346773" w:rsidRDefault="00A14DE6" w14:paraId="46A8C535" w14:textId="77777777">
+    <w:p w14:paraId="46A8C535" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00346773">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A14DE6" w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="51175049" w14:textId="77777777">
+    <w:p w14:paraId="51175049" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14DE6">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Before you apply, please check that your society meets the eligibility criteria, you will be asked about this in the application. The criteria is: </w:t>
+        <w:t xml:space="preserve">Before you apply, please check that your society meets the eligibility criteria, you will be asked about this in the application. The criteria </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF08EE8" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DD9598" w14:textId="77777777" w:rsidR="00E00EDD" w:rsidRPr="000D1D6D" w:rsidRDefault="00E00EDD" w:rsidP="00E00EDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14DE6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to be an eligible society, the proposed group must meet an eligibility criteria. The proposed society must: </w:t>
+        <w:t xml:space="preserve">3.1 In order to be an eligible club or society, the proposed group must meet an eligibility </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The proposed society must: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A14DE6" w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="107DB904" w14:textId="77777777">
+    <w:p w14:paraId="09C0AB82" w14:textId="77777777" w:rsidR="00E00EDD" w:rsidRPr="000D1D6D" w:rsidRDefault="00E00EDD" w:rsidP="00E00EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14DE6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">not promote illegal activity or maintain illegal activity as it’s core activity </w:t>
+        <w:t xml:space="preserve">not promote illegal activity or maintain illegal activity as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>it’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> core activity </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA678E" w:rsidR="00A14DE6" w:rsidP="00DA678E" w:rsidRDefault="00A14DE6" w14:paraId="3680D7A3" w14:textId="19F34582">
+    <w:p w14:paraId="3F80520D" w14:textId="77777777" w:rsidR="00E00EDD" w:rsidRPr="000D1D6D" w:rsidRDefault="00E00EDD" w:rsidP="00E00EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14DE6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>not contract the SU’s By-laws, Constitution or Code of Conduct</w:t>
+        <w:t>not contradict the SU’s By-laws, Constitution or Code of Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A14DE6" w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="07DD686D" w14:textId="77777777">
+    <w:p w14:paraId="38D8938E" w14:textId="77777777" w:rsidR="00E00EDD" w:rsidRPr="000D1D6D" w:rsidRDefault="00E00EDD" w:rsidP="00E00EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14DE6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>be ran by students, with occasional and expected support from staff at the SU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A14DE6" w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="53FBD9C4" w14:textId="77777777">
+    <w:p w14:paraId="67A18D25" w14:textId="77777777" w:rsidR="00E00EDD" w:rsidRPr="000D1D6D" w:rsidRDefault="00E00EDD" w:rsidP="00E00EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4CF818C7" w:rsidR="00A14DE6">
-[...4 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>have aims, objectives and a core activity that is distinct from, or does not significantly overlap with an already existing group</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6823AF89" w:rsidP="4CF818C7" w:rsidRDefault="6823AF89" w14:paraId="4CBC0A53" w14:textId="78E3066B">
+    <w:p w14:paraId="3BB0A71F" w14:textId="77777777" w:rsidR="00E00EDD" w:rsidRPr="000D1D6D" w:rsidRDefault="00E00EDD" w:rsidP="00E00EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
-          <w:b w:val="1"/>
-[...20 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>have two students minimum and six at maximum applying to be Society Leads</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00131E22" w:rsidR="00A14DE6" w:rsidP="00131E22" w:rsidRDefault="00A14DE6" w14:paraId="5A3139A3" w14:textId="25FB6C97">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="03083292" w14:textId="24072A40" w:rsidR="00E00EDD" w:rsidRPr="000D1D6D" w:rsidRDefault="00E00EDD" w:rsidP="00E00EDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14DE6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(New Society Approval Procedure Policy)</w:t>
+        <w:t xml:space="preserve">for all new clubs, have a minimum of ten </w:t>
+      </w:r>
+      <w:r w:rsidR="007134AB" w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Norwich University of the Arts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>students interested in joining as members</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00346773" w14:paraId="3E4200BF" w14:textId="77777777">
+    <w:p w14:paraId="3E4200BF" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00A14DE6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This New Society Application </w:t>
       </w:r>
-      <w:r w:rsidR="00A14DE6">
+      <w:r w:rsidR="00A14DE6" w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will ask you about your aims and objectives, and some other additional questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00346773" w:rsidR="00346773" w:rsidP="00A14DE6" w:rsidRDefault="00346773" w14:paraId="17FDAC42" w14:textId="0695DCBD">
+    <w:p w14:paraId="17FDAC42" w14:textId="0695DCBD" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00A14DE6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once your application is submitted, it will be considered by the President of Community and Welfare and the Communities Project Manager, who meet every two weeks to discuss new society applications. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00346773" w:rsidP="00346773" w:rsidRDefault="00346773" w14:paraId="08B17C76" w14:textId="7AB1603F">
+    <w:p w14:paraId="08B17C76" w14:textId="41FEA150" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00346773">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="138" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In some instances, your society may be deferred to the Executive Committee, which is made up of both Presidents and three students, for final decision. You can read more about this </w:t>
       </w:r>
-      <w:r w:rsidR="00DA678E">
+      <w:r w:rsidR="00DA678E" w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>In the New Society Approval Procedure Policy</w:t>
+        <w:t xml:space="preserve">In the New </w:t>
       </w:r>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidR="007134AB" w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Club or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA678E" w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Society Approval Procedure Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, and will be kept up to date and informed on the process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00346773" w:rsidR="00A14DE6" w:rsidP="00346773" w:rsidRDefault="00A14DE6" w14:paraId="3E1F2A09" w14:textId="1DC1EDCA">
+    <w:p w14:paraId="3E1F2A09" w14:textId="1DC1EDCA" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00346773">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="138" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If approved, you will be asked to fill out a Society</w:t>
       </w:r>
-      <w:r w:rsidR="00DA678E">
+      <w:r w:rsidR="00DA678E" w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leads</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Details form and you will be invited to training. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00346773" w:rsidR="00346773" w:rsidP="00346773" w:rsidRDefault="00346773" w14:paraId="082957E3" w14:textId="71E24687">
+    <w:p w14:paraId="082957E3" w14:textId="71E24687" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00346773">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="161" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">We at NUASU wish you luck in your society application! If you have any questions please get in touch by emailing </w:t>
+        <w:t xml:space="preserve">We at NUASU wish you luck in your society application! If you have any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please get in touch by emailing </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="00346773">
+        <w:r w:rsidRPr="000D1D6D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0462C1"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>studentsunion@norwichuni.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00346773">
+      <w:r w:rsidRPr="000D1D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00346773" w:rsidP="00346773" w:rsidRDefault="00346773" w14:paraId="72FBC31C" w14:textId="77777777">
+    <w:p w14:paraId="72FBC31C" w14:textId="77777777" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00346773">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A14DE6" w:rsidP="00346773" w:rsidRDefault="00A14DE6" w14:paraId="4CE28D8C" w14:textId="77777777">
+    <w:p w14:paraId="4CE28D8C" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRDefault="00A14DE6" w:rsidP="00346773">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="40FCC7AA" w14:textId="14E88C62">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="52713D5D" w14:textId="77777777" w:rsidR="000D1D6D" w:rsidRPr="000D1D6D" w:rsidRDefault="000D1D6D" w:rsidP="00346773">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00131E22" w:rsidR="00346773" w:rsidP="1C43914D" w:rsidRDefault="00A14DE6" w14:paraId="7D9FF29F" w14:textId="21AC32CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="7D9FF29F" w14:textId="36E248ED" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="1C43914D">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="635"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00346773" w:rsidTr="1C43914D" w14:paraId="27B55CF6" w14:textId="77777777">
+      <w:tr w:rsidR="00346773" w:rsidRPr="000D1D6D" w14:paraId="27B55CF6" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A14DE6" w:rsidR="00346773" w:rsidP="00A14DE6" w:rsidRDefault="00346773" w14:paraId="5EC4E7BA" w14:textId="71EF7921">
+          <w:p w14:paraId="5EC4E7BA" w14:textId="306C4314" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A14DE6">
-[...5 lines deleted...]
-              <w:t>Name of your society:</w:t>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Name of your </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>society:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7340" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00346773" w:rsidP="00A14DE6" w:rsidRDefault="00346773" w14:paraId="42FAB9C4" w14:textId="77777777">
+          <w:p w14:paraId="42FAB9C4" w14:textId="77777777" w:rsidR="00346773" w:rsidRPr="000D1D6D" w:rsidRDefault="00346773" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14DE6" w:rsidTr="1C43914D" w14:paraId="2550063C" w14:textId="77777777">
+      <w:tr w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w14:paraId="2550063C" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A14DE6" w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="52D7366E" w14:textId="78A4DF2C">
+          <w:p w14:paraId="52D7366E" w14:textId="14DF7AF3" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A14DE6">
-[...5 lines deleted...]
-              <w:t>What are the core aims and objectives of your society? Think about why you want to run the society, the activities the society would undertake etc.</w:t>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the core aims and objectives of your </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">society? Think about why you want to run the </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">society, the activities the </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>society would undertake etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14DE6" w:rsidTr="1C43914D" w14:paraId="41CE4622" w14:textId="77777777">
+      <w:tr w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w14:paraId="41CE4622" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="4A3BFD0F" w14:textId="77777777">
-[...107 lines deleted...]
-          <w:p w:rsidRPr="00A14DE6" w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="72C67047" w14:textId="77777777">
+          <w:p w14:paraId="4A3BFD0F" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="014F7807" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33811563" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50FEA157" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B867CB" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3721FEE6" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65A2AE33" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3590EA66" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7908D541" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48A1E136" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="751B82AB" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FB73F09" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72C67047" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14DE6" w:rsidTr="1C43914D" w14:paraId="32942BBB" w14:textId="77777777">
+      <w:tr w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w14:paraId="32942BBB" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="118EB2F1" w14:textId="3063651B">
+          <w:p w14:paraId="118EB2F1" w14:textId="2A3A5C41" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Does your society meet the eligibility criteria? </w:t>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does your </w:t>
             </w:r>
-            <w:r w:rsidR="00131E22">
-[...5 lines deleted...]
-              <w:t>Please also specify whether there is any society current at NASU that your society could potentially overlap with.</w:t>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidRPr="00A14DE6" w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="12A3D7A2" w14:textId="07956933">
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">society meet the eligibility criteria? </w:t>
+            </w:r>
+            <w:r w:rsidR="00131E22" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please also specify whether there is any </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
+            </w:r>
+            <w:r w:rsidR="00131E22" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">society current at NASU that your </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
+            </w:r>
+            <w:r w:rsidR="00131E22" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>society could potentially overlap with.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A3D7A2" w14:textId="07956933" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14DE6" w:rsidTr="1C43914D" w14:paraId="5A6D9E8B" w14:textId="77777777">
+      <w:tr w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w14:paraId="5A6D9E8B" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="2FED119C" w14:textId="77777777">
+          <w:p w14:paraId="2FED119C" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="2AFCDC23" w14:textId="77777777">
+          <w:p w14:paraId="2AFCDC23" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="32173A52" w14:textId="77777777">
+          <w:p w14:paraId="32173A52" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="0893ACA1" w14:textId="77777777">
+          <w:p w14:paraId="0893ACA1" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="6D989DE4" w14:textId="77777777">
+          <w:p w14:paraId="6D989DE4" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A14DE6" w:rsidP="00A14DE6" w:rsidRDefault="00A14DE6" w14:paraId="5EA0D08D" w14:textId="77777777">
+          <w:p w14:paraId="5EA0D08D" w14:textId="77777777" w:rsidR="00A14DE6" w:rsidRPr="000D1D6D" w:rsidRDefault="00A14DE6" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131E22" w:rsidTr="1C43914D" w14:paraId="47CF8570" w14:textId="77777777">
+      <w:tr w:rsidR="007134AB" w:rsidRPr="000D1D6D" w14:paraId="06623554" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00131E22" w:rsidP="00131E22" w:rsidRDefault="00131E22" w14:paraId="0D065AA1" w14:textId="599B8F0D">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Will your society require any equipment, venue hire or instructor hire? </w:t>
+          <w:p w14:paraId="6BC2A53D" w14:textId="4D38301E" w:rsidR="007134AB" w:rsidRPr="000D1D6D" w:rsidRDefault="007134AB" w:rsidP="007134AB">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>FOR NEW</w:t>
             </w:r>
+            <w:r w:rsidR="00D57C1A" w:rsidRPr="00D57C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SPORTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CLUB APPLICATIONS ONLY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Please list the names </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and email addresses </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the minimum ten Norwich University of the Arts Students interested in joining as members. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If you are struggling to find 10 people, please get in touch with the SU and we can help you promote your idea.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C103F89" w14:textId="77777777" w:rsidR="007134AB" w:rsidRPr="000D1D6D" w:rsidRDefault="007134AB" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131E22" w:rsidTr="1C43914D" w14:paraId="4562A028" w14:textId="77777777">
+      <w:tr w:rsidR="007134AB" w:rsidRPr="000D1D6D" w14:paraId="77768948" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="0981FFF1" w14:textId="77777777">
+          <w:p w14:paraId="06916ED0" w14:textId="77777777" w:rsidR="007134AB" w:rsidRDefault="007134AB" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="6BB9A6FF" w14:textId="77777777">
+          <w:p w14:paraId="17BC9871" w14:textId="77777777" w:rsidR="000D1D6D" w:rsidRDefault="000D1D6D" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="14E6603D" w14:textId="77777777">
+          <w:p w14:paraId="2521DD5A" w14:textId="77777777" w:rsidR="000D1D6D" w:rsidRDefault="000D1D6D" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="4DEAD7F2" w14:textId="77777777">
+          <w:p w14:paraId="6308CC8C" w14:textId="77777777" w:rsidR="000D1D6D" w:rsidRDefault="000D1D6D" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="3F97DCD3" w14:textId="77777777">
-[...29 lines deleted...]
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="30083193" w14:textId="77777777">
+          <w:p w14:paraId="41EB35AA" w14:textId="77777777" w:rsidR="000D1D6D" w:rsidRPr="000D1D6D" w:rsidRDefault="000D1D6D" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131E22" w:rsidTr="1C43914D" w14:paraId="0837C8F0" w14:textId="77777777">
+      <w:tr w:rsidR="00131E22" w:rsidRPr="000D1D6D" w14:paraId="47CF8570" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="0290CDE7" w14:textId="24C1A18A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0D065AA1" w14:textId="3E38FA94" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00131E22">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1D6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Are there any accessibility concerns regarding your society?</w:t>
+              <w:t xml:space="preserve">Will your </w:t>
+            </w:r>
+            <w:r w:rsidR="000D1D6D" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">club or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">society require any equipment, venue hire or instructor hire? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131E22" w:rsidTr="1C43914D" w14:paraId="7B629077" w14:textId="77777777">
+      <w:tr w:rsidR="00131E22" w:rsidRPr="000D1D6D" w14:paraId="4562A028" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="3958C4FC" w14:textId="77777777">
+          <w:p w14:paraId="0981FFF1" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="48BFF0D4" w14:textId="77777777">
+          <w:p w14:paraId="6BB9A6FF" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="7F105E54" w14:textId="77777777">
+          <w:p w14:paraId="14E6603D" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="38EC8821" w14:textId="77777777">
+          <w:p w14:paraId="4DEAD7F2" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="5D49102E" w14:textId="77777777">
+          <w:p w14:paraId="3F97DCD3" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="5A43F032" w14:textId="77777777">
+          <w:p w14:paraId="45379681" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64CC0452" w14:textId="63896777" w:rsidR="1C43914D" w:rsidRPr="000D1D6D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30083193" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131E22" w:rsidTr="1C43914D" w14:paraId="4F61C2AC" w14:textId="77777777">
+      <w:tr w:rsidR="00131E22" w:rsidRPr="000D1D6D" w14:paraId="0837C8F0" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="2AE28700" w14:textId="1CAF4CA3">
+          <w:p w14:paraId="0290CDE7" w14:textId="24C1A18A" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="1"/>
-[...33 lines deleted...]
-              <w:t>Minimum: 2, Maximum: 6</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Are there any accessibility concerns regarding your society?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131E22" w:rsidTr="1C43914D" w14:paraId="170630F3" w14:textId="77777777">
+      <w:tr w:rsidR="00131E22" w:rsidRPr="000D1D6D" w14:paraId="7B629077" w14:textId="77777777" w:rsidTr="1C43914D">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="00B211C0" w14:textId="77777777">
+          <w:p w14:paraId="3958C4FC" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="511740A6" w14:textId="77777777">
+          <w:p w14:paraId="48BFF0D4" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="29C40E02" w14:textId="77777777">
+          <w:p w14:paraId="7F105E54" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="5AE13A3B" w14:textId="77777777">
+          <w:p w14:paraId="38EC8821" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="13AA9D4F" w14:textId="77777777">
+          <w:p w14:paraId="5D49102E" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="254609C2" w14:textId="77777777">
+          <w:p w14:paraId="5A43F032" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00131E22" w:rsidP="00A14DE6" w:rsidRDefault="00131E22" w14:paraId="6292063D" w14:textId="77777777">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00131E22" w:rsidRPr="000D1D6D" w14:paraId="4F61C2AC" w14:textId="77777777" w:rsidTr="1C43914D">
+        <w:trPr>
+          <w:trHeight w:val="988"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE28700" w14:textId="1CAF4CA3" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please list the names and email addresses of the students who are proposing the society and who will act as Society </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA678E" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Leads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if approved. </w:t>
+            </w:r>
+            <w:r w:rsidR="64B2419E" w:rsidRPr="000D1D6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Minimum: 2, Maximum: 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00131E22" w:rsidRPr="000D1D6D" w14:paraId="170630F3" w14:textId="77777777" w:rsidTr="1C43914D">
+        <w:trPr>
+          <w:trHeight w:val="988"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B211C0" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="511740A6" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29C40E02" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AE13A3B" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13AA9D4F" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254609C2" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6292063D" w14:textId="77777777" w:rsidR="00131E22" w:rsidRPr="000D1D6D" w:rsidRDefault="00131E22" w:rsidP="00A14DE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00346773" w:rsidR="00346773" w:rsidP="00346773" w:rsidRDefault="00346773" w14:paraId="351D5125" w14:textId="77777777">
+    <w:p w14:paraId="351D5125" w14:textId="77777777" w:rsidR="00346773" w:rsidRPr="00346773" w:rsidRDefault="00346773" w:rsidP="00346773">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="00346773" w:rsidR="00346773" w:rsidSect="00346773">
-          <w:pgSz w:w="11920" w:h="16850" w:orient="portrait"/>
+        <w:sectPr w:rsidR="00346773" w:rsidRPr="00346773" w:rsidSect="00346773">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="1360" w:right="940" w:bottom="1180" w:left="800" w:header="0" w:footer="986" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
-          <w:headerReference w:type="default" r:id="R28a60f49bd9140b2"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D91A11" w:rsidRDefault="00D91A11" w14:paraId="449F2AAB" w14:textId="77777777"/>
+    <w:p w14:paraId="449F2AAB" w14:textId="77777777" w:rsidR="00D91A11" w:rsidRDefault="00D91A11"/>
     <w:sectPr w:rsidR="00D91A11" w:rsidSect="00346773">
-      <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1280" w:bottom="1180" w:left="1440" w:header="0" w:footer="986" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:headerReference w:type="default" r:id="R6932030291044af7"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00152CC5" w:rsidRDefault="00152CC5" w14:paraId="722FB064" w14:textId="77777777">
+    <w:p w14:paraId="67DD0BF5" w14:textId="77777777" w:rsidR="007051B3" w:rsidRDefault="007051B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00152CC5" w:rsidRDefault="00152CC5" w14:paraId="4734B93E" w14:textId="77777777">
+    <w:p w14:paraId="4DE438FB" w14:textId="77777777" w:rsidR="007051B3" w:rsidRDefault="007051B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00152CC5" w:rsidRDefault="00152CC5" w14:paraId="45B3368A" w14:textId="77777777">
+    <w:p w14:paraId="0356EB2B" w14:textId="77777777" w:rsidR="007051B3" w:rsidRDefault="007051B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00152CC5" w:rsidRDefault="00152CC5" w14:paraId="4045F26D" w14:textId="77777777">
+    <w:p w14:paraId="695A3814" w14:textId="77777777" w:rsidR="007051B3" w:rsidRDefault="007051B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3390"/>
       <w:gridCol w:w="3390"/>
       <w:gridCol w:w="3390"/>
     </w:tblGrid>
-    <w:tr w:rsidR="1C43914D" w:rsidTr="1C43914D" w14:paraId="0EC15356">
+    <w:tr w:rsidR="1C43914D" w14:paraId="0EC15356" w14:textId="77777777" w:rsidTr="1C43914D">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3390" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="11B14E5D" w14:textId="10F4361F">
+        <w:p w14:paraId="11B14E5D" w14:textId="10F4361F" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3390" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="54FFB9DE" w14:textId="2B0229AA">
+        <w:p w14:paraId="54FFB9DE" w14:textId="2B0229AA" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3390" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="47DAE43E" w14:textId="0C8CDE76">
+        <w:p w14:paraId="47DAE43E" w14:textId="0C8CDE76" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
           <w:pPr>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="3E2F1F33" w14:textId="44CD35CF">
+        <w:p w14:paraId="3E2F1F33" w14:textId="44CD35CF" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
           <w:pPr>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r w:rsidR="1C43914D">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:inline wp14:editId="4089737B" wp14:anchorId="09BC1119">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09BC1119" wp14:editId="4089737B">
                 <wp:extent cx="1447165" cy="409575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="389707227" name="" title=""/>
+                <wp:docPr id="389707227" name="Picture 389707227"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks noChangeAspect="1"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="R62b9f33f08bd4c18">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
-                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                              <a14:useLocalDpi val="0"/>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1447165" cy="409575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="6BED1098" w14:textId="391DE6F7">
+  <w:p w14:paraId="6BED1098" w14:textId="391DE6F7" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3060"/>
       <w:gridCol w:w="3060"/>
       <w:gridCol w:w="3060"/>
     </w:tblGrid>
-    <w:tr w:rsidR="1C43914D" w:rsidTr="1C43914D" w14:paraId="17C8FB54">
+    <w:tr w:rsidR="1C43914D" w14:paraId="17C8FB54" w14:textId="77777777" w:rsidTr="1C43914D">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3060" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="44D743A8" w14:textId="6EDFD27B">
+        <w:p w14:paraId="44D743A8" w14:textId="6EDFD27B" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3060" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="567B029C" w14:textId="041EAB4F">
+        <w:p w14:paraId="567B029C" w14:textId="041EAB4F" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3060" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="328D03B9" w14:textId="5312AD16">
+        <w:p w14:paraId="328D03B9" w14:textId="5312AD16" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="1C43914D" w:rsidP="1C43914D" w:rsidRDefault="1C43914D" w14:paraId="71912112" w14:textId="3CC5C5CD">
+  <w:p w14:paraId="71912112" w14:textId="3CC5C5CD" w:rsidR="1C43914D" w:rsidRDefault="1C43914D" w:rsidP="1C43914D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="044275F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1821B0A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B516324"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E902366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="358"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4003" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
@@ -1568,100 +1968,100 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7527" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8408" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1091359E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4E765B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="358"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4003" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
@@ -1702,63 +2102,63 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7527" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8408" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="164A5A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3D234DC"/>
     <w:lvl w:ilvl="0" w:tplc="45AA174C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1259" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3EB05860">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2151" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C5340AE8">
       <w:numFmt w:val="bullet"/>
@@ -1823,100 +2223,100 @@
     <w:lvl w:ilvl="7" w:tplc="01D21FA8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7497" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B8D68FDC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49743DEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C18ED12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1358" w:hanging="718"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1358" w:hanging="718"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
@@ -1957,51 +2357,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8408" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CCF535A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED465788"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2043,100 +2443,100 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B41F4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1EC4C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="358"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4003" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
@@ -2177,100 +2577,100 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7527" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8408" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="573A173E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AAA4D9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1283" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3318" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
@@ -2311,100 +2711,100 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7234" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8213" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ADF5D06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE28004E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="358"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4003" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
@@ -2445,100 +2845,100 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7527" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8408" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62BD34B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B58EBE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="358"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4003" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
@@ -2580,236 +2980,250 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7527" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8408" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="947354864">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1573004411">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="188419261">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1573004411">
+  <w:num w:numId="4" w16cid:durableId="1098673483">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2043092952">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1214122995">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1028994831">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="831914817">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2100592166">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="188419261">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1214122995">
+  <w:num w:numId="10" w16cid:durableId="750738427">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D91A11"/>
+    <w:rsid w:val="000D1D6D"/>
     <w:rsid w:val="00131E22"/>
     <w:rsid w:val="00152CC5"/>
+    <w:rsid w:val="00237EAC"/>
     <w:rsid w:val="00346773"/>
     <w:rsid w:val="00494B24"/>
     <w:rsid w:val="00554E20"/>
+    <w:rsid w:val="007051B3"/>
+    <w:rsid w:val="007134AB"/>
     <w:rsid w:val="00834038"/>
+    <w:rsid w:val="008D7AFC"/>
+    <w:rsid w:val="00A0370E"/>
     <w:rsid w:val="00A14DE6"/>
+    <w:rsid w:val="00C616D1"/>
+    <w:rsid w:val="00D57C1A"/>
     <w:rsid w:val="00D91A11"/>
     <w:rsid w:val="00DA678E"/>
+    <w:rsid w:val="00E00EDD"/>
+    <w:rsid w:val="00F52995"/>
+    <w:rsid w:val="00F94A0C"/>
     <w:rsid w:val="1C43914D"/>
     <w:rsid w:val="3FA11DB5"/>
     <w:rsid w:val="435EE59D"/>
     <w:rsid w:val="4CF818C7"/>
     <w:rsid w:val="508FBEAC"/>
     <w:rsid w:val="64B2419E"/>
     <w:rsid w:val="6823AF89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59FD2763"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4BE2F6CE-D80A-4F3B-94AF-09A0A52005E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2964,52 +3378,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3076,94 +3490,94 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00346773"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -3280,506 +3694,530 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00D91A11"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00346773"/>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00346773"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00346773"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00346773"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00346773"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00346773"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00346773"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00346773"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00346773"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="1C43914D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D1D6D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D1D6D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentsunion@norwichuni.ac.uk" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R28a60f49bd9140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R6932030291044af7" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentsunion@norwichuni.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R62b9f33f08bd4c18" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4050,51 +4488,73 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88F34E1E-D397-4513-830B-F40DD42C0326}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>426</Words>
+  <Characters>2429</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2850</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrycja Poplawska</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Patrycja Poplawska</lastModifiedBy>
-  <revision>6</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>