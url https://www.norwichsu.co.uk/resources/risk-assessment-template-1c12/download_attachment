--- v0 (2025-12-05)
+++ v1 (2026-10-23)
@@ -1,1129 +1,1048 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="71"/>
         <w:tblW w:w="15588" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="8505"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00120B98" w:rsidTr="739F40C1" w14:paraId="73639763" w14:textId="77777777">
+      <w:tr w:rsidR="00120B98" w14:paraId="73639763" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="63C46DF2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="63C46DF2" w14:textId="77777777" w:rsidR="00120B98" w:rsidRPr="00F453EC" w:rsidRDefault="00120B98" w:rsidP="00120B98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name of Society</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12616" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="01BAB94E" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BAB94E" w14:textId="77777777" w:rsidR="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120B98" w:rsidTr="739F40C1" w14:paraId="17166499" w14:textId="77777777">
+      <w:tr w:rsidR="00120B98" w14:paraId="17166499" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="4EB397B1" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4EB397B1" w14:textId="77777777" w:rsidR="00120B98" w:rsidRPr="00F453EC" w:rsidRDefault="00120B98" w:rsidP="00120B98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Assessed by (your name) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="5ACF5344" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACF5344" w14:textId="77777777" w:rsidR="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="5EBA3C1B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5EBA3C1B" w14:textId="77777777" w:rsidR="00120B98" w:rsidRPr="00F453EC" w:rsidRDefault="00120B98" w:rsidP="00120B98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="29A0C0EF" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A0C0EF" w14:textId="77777777" w:rsidR="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120B98" w:rsidTr="739F40C1" w14:paraId="05BC4D36" w14:textId="77777777">
+      <w:tr w:rsidR="00120B98" w14:paraId="05BC4D36" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15588" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="511DF7E8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="511DF7E8" w14:textId="77777777" w:rsidR="00120B98" w:rsidRPr="00F453EC" w:rsidRDefault="00120B98" w:rsidP="00120B98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Is this Risk Assessment covering your core activity or a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>one off</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> activity? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120B98" w:rsidTr="739F40C1" w14:paraId="7FE7A498" w14:textId="77777777">
+      <w:tr w:rsidR="00120B98" w14:paraId="7FE7A498" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15588" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="23EAC080" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EAC080" w14:textId="77777777" w:rsidR="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120B98" w:rsidTr="739F40C1" w14:paraId="146EC66A" w14:textId="77777777">
+      <w:tr w:rsidR="00120B98" w14:paraId="146EC66A" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15588" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="74A260F6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="74A260F6" w14:textId="77777777" w:rsidR="00120B98" w:rsidRPr="00F453EC" w:rsidRDefault="00120B98" w:rsidP="00120B98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Additional Event Details (inc. location, date and activity)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120B98" w:rsidTr="739F40C1" w14:paraId="4121DD7A" w14:textId="77777777">
+      <w:tr w:rsidR="00120B98" w14:paraId="4121DD7A" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15588" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="78BE8C86" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BE8C86" w14:textId="77777777" w:rsidR="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="19B266A4" w14:textId="77777777">
+    <w:p w14:paraId="19B266A4" w14:textId="77777777" w:rsidR="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="45AEF877" w14:textId="6354E7E8">
+    <w:p w14:paraId="45AEF877" w14:textId="6354E7E8" w:rsidR="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120B98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HAZARD CHECKLIST – this is not an exhaustive list, </w:t>
       </w:r>
       <w:r w:rsidR="00646F0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tick those that apply</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00120B98" w:rsidR="00120B98" w:rsidP="00120B98" w:rsidRDefault="00120B98" w14:paraId="74DA0ABE" w14:textId="79B43664">
+    <w:p w14:paraId="74DA0ABE" w14:textId="79B43664" w:rsidR="00120B98" w:rsidRPr="00120B98" w:rsidRDefault="00120B98" w:rsidP="00120B98">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120B98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unsure about what hazards are associated with your activity? The SU can help; email them with full details of your planned activity and the SU can fill in this section, after which you can continue analysing the consequences and control measures.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4390"/>
         <w:gridCol w:w="738"/>
         <w:gridCol w:w="4365"/>
         <w:gridCol w:w="765"/>
         <w:gridCol w:w="4479"/>
         <w:gridCol w:w="651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="7015C016" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="7015C016" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="6A7B5007" w14:textId="2F4B5301">
+          </w:tcPr>
+          <w:p w14:paraId="6A7B5007" w14:textId="2F4B5301" w:rsidR="00F453EC" w:rsidRPr="00F453EC" w:rsidRDefault="00F453EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Physical Hazards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="66C6AE07" w14:textId="2A5669B9">
+          </w:tcPr>
+          <w:p w14:paraId="66C6AE07" w14:textId="2A5669B9" w:rsidR="00F453EC" w:rsidRPr="00F453EC" w:rsidRDefault="00F453EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Environmental/Biological Hazards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F453EC" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="5A1B9AFD" w14:textId="7E211E7D">
+          </w:tcPr>
+          <w:p w14:paraId="5A1B9AFD" w14:textId="7E211E7D" w:rsidR="00F453EC" w:rsidRPr="00F453EC" w:rsidRDefault="00F453EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F453EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>People Centred Hazards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="628E48D7" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="628E48D7" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="0D770694" w14:textId="445CB68B">
+          </w:tcPr>
+          <w:p w14:paraId="0D770694" w14:textId="445CB68B" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t>Fire</w:t>
             </w:r>
             <w:r w:rsidR="00646F0B">
               <w:t xml:space="preserve"> or Fire Alarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="2A441589" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A441589" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="256F738B" w14:textId="4250310A">
+          </w:tcPr>
+          <w:p w14:paraId="256F738B" w14:textId="4250310A" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t>Weather (heat or adverse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="10FB0456" w14:textId="2B4C33E4"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FB0456" w14:textId="2B4C33E4" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="363E798B" w14:textId="4807D383">
+          </w:tcPr>
+          <w:p w14:paraId="363E798B" w14:textId="4807D383" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t>Sporting or physical activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="08E2095F" w14:textId="6F0F3A5A"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E2095F" w14:textId="6F0F3A5A" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="3CBE116F" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="3CBE116F" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="078D5D50" w14:textId="58B03507">
+          </w:tcPr>
+          <w:p w14:paraId="078D5D50" w14:textId="58B03507" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t>Overpowered electrical outlet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="55418D8B" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="55418D8B" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="6B8A4457" w14:textId="27624838">
+          </w:tcPr>
+          <w:p w14:paraId="6B8A4457" w14:textId="27624838" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t xml:space="preserve">Uneven ground or terrain </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="4EDFF246" w14:textId="3FB05A70"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDFF246" w14:textId="3FB05A70" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00646F0B" w14:paraId="73AE6A5C" w14:textId="1FEFF961">
+          </w:tcPr>
+          <w:p w14:paraId="73AE6A5C" w14:textId="1FEFF961" w:rsidR="00F453EC" w:rsidRDefault="00646F0B">
             <w:r>
               <w:t>Differing experience levels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="005E4D09" w14:textId="15C9A43D"/>
+          </w:tcPr>
+          <w:p w14:paraId="005E4D09" w14:textId="15C9A43D" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="23DE772B" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="23DE772B" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="62AFADE2" w14:textId="674862AD">
+          </w:tcPr>
+          <w:p w14:paraId="62AFADE2" w14:textId="674862AD" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t xml:space="preserve">Faulty electrical equipment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="08AEA82C" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AEA82C" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="0E283DA4" w14:textId="1BE41205">
+          </w:tcPr>
+          <w:p w14:paraId="0E283DA4" w14:textId="1BE41205" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t>Loud noise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="2F765722" w14:textId="326CACA6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F765722" w14:textId="326CACA6" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00646F0B" w14:paraId="1A2E5ECA" w14:textId="3D4AA3BC">
+          </w:tcPr>
+          <w:p w14:paraId="1A2E5ECA" w14:textId="3D4AA3BC" w:rsidR="00F453EC" w:rsidRDefault="00646F0B">
             <w:r>
               <w:t>Bullying, harassment and discrimination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="69F98133" w14:textId="05334017"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F98133" w14:textId="05334017" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="41696930" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="41696930" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="288E66D8" w14:textId="464851A4">
+          </w:tcPr>
+          <w:p w14:paraId="288E66D8" w14:textId="464851A4" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t>Open flames</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="7A0C251C" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C251C" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="557CBDFD" w14:textId="14C6FE91">
+          </w:tcPr>
+          <w:p w14:paraId="557CBDFD" w14:textId="14C6FE91" w:rsidR="00F453EC" w:rsidRDefault="00F453EC">
             <w:r>
               <w:t>Bright light</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="3EF8AFAA" w14:textId="38D16E2E"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF8AFAA" w14:textId="38D16E2E" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00646F0B" w14:paraId="4A80E064" w14:textId="69551BEE">
+          </w:tcPr>
+          <w:p w14:paraId="4A80E064" w14:textId="69551BEE" w:rsidR="00F453EC" w:rsidRDefault="00646F0B">
             <w:r>
               <w:t>Anti-social behaviour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w14:paraId="6577D669" w14:textId="7FF73A34"/>
+          </w:tcPr>
+          <w:p w14:paraId="6577D669" w14:textId="7FF73A34" w:rsidR="00F453EC" w:rsidRDefault="00F453EC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="5FE29BB1" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="5FE29BB1" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="03F537A0" w14:textId="5FC54FA2">
+          </w:tcPr>
+          <w:p w14:paraId="03F537A0" w14:textId="5FC54FA2" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t>Trips, Slips and Falls</w:t>
             </w:r>
             <w:r w:rsidR="00646F0B">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00646F0B">
               <w:t>inc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00646F0B">
               <w:t xml:space="preserve"> on spillages)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="716398CA" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="716398CA" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="42E586CE" w14:textId="1CD853C0">
+          </w:tcPr>
+          <w:p w14:paraId="42E586CE" w14:textId="1CD853C0" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t xml:space="preserve">Temperature </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="14E968E8" w14:textId="2D91869A"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E968E8" w14:textId="2D91869A" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="5941EFC7" w14:textId="402A6A21">
+          </w:tcPr>
+          <w:p w14:paraId="5941EFC7" w14:textId="402A6A21" w:rsidR="00F453EC" w:rsidRDefault="00646F0B" w:rsidP="008268BC">
             <w:r>
               <w:t>He</w:t>
             </w:r>
             <w:r w:rsidR="002757C4">
               <w:t>alth Emergency (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002757C4">
               <w:t>eg.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002757C4">
               <w:t xml:space="preserve"> asthma attack)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="596A58EF" w14:textId="4D2D2DC6"/>
+          </w:tcPr>
+          <w:p w14:paraId="596A58EF" w14:textId="4D2D2DC6" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="2CC11FD0" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="2CC11FD0" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="657E97EE" w14:textId="26082D4A">
+          </w:tcPr>
+          <w:p w14:paraId="657E97EE" w14:textId="26082D4A" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t>Manual Handling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="449782AB" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="449782AB" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="6B12714D" w14:textId="510769EF">
+          </w:tcPr>
+          <w:p w14:paraId="6B12714D" w14:textId="510769EF" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t xml:space="preserve">Food Poisoning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="037CA19B" w14:textId="7A7163E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="037CA19B" w14:textId="7A7163E6" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="626ECBBA" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="626ECBBA" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="5F5075B9" w14:textId="51987FE1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5075B9" w14:textId="51987FE1" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="3B9CA52D" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="3B9CA52D" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="29B35C6D" w14:textId="53C0AC04">
+          </w:tcPr>
+          <w:p w14:paraId="29B35C6D" w14:textId="53C0AC04" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t xml:space="preserve">Travel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="60ED95AA" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ED95AA" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="152DAD6D" w14:textId="1328B6FE">
+          </w:tcPr>
+          <w:p w14:paraId="152DAD6D" w14:textId="1328B6FE" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t>Allergies (food, materials or animals)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="15939352" w14:textId="3D9195D4"/>
+          </w:tcPr>
+          <w:p w14:paraId="15939352" w14:textId="3D9195D4" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="137B694B" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="137B694B" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="59876E3B" w14:textId="4F8A9B7A"/>
+          </w:tcPr>
+          <w:p w14:paraId="59876E3B" w14:textId="4F8A9B7A" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="1B65348C" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="1B65348C" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="249EE76E" w14:textId="6B52CA5E">
+          </w:tcPr>
+          <w:p w14:paraId="249EE76E" w14:textId="6B52CA5E" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t>Working at height</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="7F2139C1" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2139C1" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="31201DB9" w14:textId="651EB4FB">
+          </w:tcPr>
+          <w:p w14:paraId="31201DB9" w14:textId="651EB4FB" w:rsidR="00F453EC" w:rsidRDefault="00646F0B" w:rsidP="008268BC">
             <w:r>
               <w:t xml:space="preserve">Alcohol </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="38B1964D" w14:textId="1462E60C"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B1964D" w14:textId="1462E60C" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="44013C8C" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="44013C8C" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="0FDFE51D" w14:textId="00833126"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDFE51D" w14:textId="00833126" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="3229BFB2" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="3229BFB2" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="58CCFC4C" w14:textId="310655BD">
+          </w:tcPr>
+          <w:p w14:paraId="58CCFC4C" w14:textId="310655BD" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t>Mess</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="4AF7E5D9" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF7E5D9" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="653018B7" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="653018B7" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="23398170" w14:textId="382100FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="23398170" w14:textId="382100FF" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="0C4AE5E5" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4AE5E5" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="702763BA" w14:textId="7E7C941C"/>
+          </w:tcPr>
+          <w:p w14:paraId="702763BA" w14:textId="7E7C941C" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F453EC" w:rsidTr="739F40C1" w14:paraId="5CFEA6BA" w14:textId="77777777">
+      <w:tr w:rsidR="00F453EC" w14:paraId="5CFEA6BA" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="33FD8A7F" w14:textId="5AB0D739">
+          </w:tcPr>
+          <w:p w14:paraId="33FD8A7F" w14:textId="5AB0D739" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC">
             <w:r>
               <w:t xml:space="preserve">Emergency at external venue </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="20B6F4EB" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B6F4EB" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="54030EA3" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="54030EA3" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="25DE997D" w14:textId="01311BC5"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DE997D" w14:textId="01311BC5" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="41B4BE2D" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B4BE2D" w14:textId="77777777" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F453EC" w:rsidP="008268BC" w:rsidRDefault="00F453EC" w14:paraId="67B31A23" w14:textId="30622F13"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B31A23" w14:textId="30622F13" w:rsidR="00F453EC" w:rsidRDefault="00F453EC" w:rsidP="008268BC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00646F0B" w:rsidTr="739F40C1" w14:paraId="442B6F9B" w14:textId="77777777">
+      <w:tr w:rsidR="00646F0B" w14:paraId="442B6F9B" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00646F0B" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="555F61B2" w14:textId="69493ECA">
+          </w:tcPr>
+          <w:p w14:paraId="555F61B2" w14:textId="69493ECA" w:rsidR="00646F0B" w:rsidRDefault="00646F0B" w:rsidP="008268BC">
             <w:r>
               <w:t>Tools (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>eg.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Needles, scissors, knives)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00646F0B" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="4733BE8F" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="4733BE8F" w14:textId="77777777" w:rsidR="00646F0B" w:rsidRDefault="00646F0B" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00646F0B" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="27224613" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="27224613" w14:textId="77777777" w:rsidR="00646F0B" w:rsidRDefault="00646F0B" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00646F0B" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="68E6FD5F" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E6FD5F" w14:textId="77777777" w:rsidR="00646F0B" w:rsidRDefault="00646F0B" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00646F0B" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="009327BE" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="009327BE" w14:textId="77777777" w:rsidR="00646F0B" w:rsidRDefault="00646F0B" w:rsidP="008268BC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00646F0B" w:rsidP="008268BC" w:rsidRDefault="00646F0B" w14:paraId="28684BAA" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="28684BAA" w14:textId="77777777" w:rsidR="00646F0B" w:rsidRDefault="00646F0B" w:rsidP="008268BC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D3BBD" w:rsidRDefault="004D3BBD" w14:paraId="23B600A0" w14:textId="77777777"/>
+    <w:p w14:paraId="23B600A0" w14:textId="77777777" w:rsidR="004D3BBD" w:rsidRDefault="004D3BBD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15388"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="5EAC6B42" w14:textId="77777777">
+      <w:tr w:rsidR="00625E92" w14:paraId="5EAC6B42" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00625E92" w:rsidR="00625E92" w:rsidRDefault="00625E92" w14:paraId="0BB94C2F" w14:textId="5A30A240">
+          </w:tcPr>
+          <w:p w14:paraId="0BB94C2F" w14:textId="5A30A240" w:rsidR="00625E92" w:rsidRPr="00625E92" w:rsidRDefault="00625E92">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00625E92">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Any additional hazards not listed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="4B443862" w14:textId="77777777">
+      <w:tr w:rsidR="00625E92" w14:paraId="4B443862" w14:textId="77777777" w:rsidTr="739F40C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15388" w:type="dxa"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidRDefault="00625E92" w14:paraId="179BB38F" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F305C47" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92"/>
+          <w:p w14:paraId="2B386BDE" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92"/>
+          <w:p w14:paraId="3A7DA5AD" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92"/>
+          <w:p w14:paraId="01558C6D" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92"/>
+          <w:p w14:paraId="179BB38F" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625E92" w:rsidRDefault="00625E92" w14:paraId="47BE6206" w14:textId="77777777"/>
+    <w:p w14:paraId="47BE6206" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15588" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2119"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2349"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1968"/>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="955"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="4225"/>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="955"/>
+        <w:gridCol w:w="807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="334930AB" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="334930AB" w14:textId="7A6BB15C" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="7A088F9A" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A088F9A" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1. IDENTIFY HAZARDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4388" w:type="dxa"/>
+            <w:tcW w:w="3669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="357A050D" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357A050D" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2. WHO MIGHT BE HARMED &amp; HOW?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:tcW w:w="2933" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="2520922D" w14:textId="7C46BD49">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2520922D" w14:textId="7C46BD49" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -1135,1935 +1054,2993 @@
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> THE</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> RISK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:tcW w:w="4225" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="6D9482A4" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9482A4" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4. DECIDE ON PRECAUTIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:tcW w:w="2923" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="7564B38D" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10801C2C" w14:textId="0B0E4BB7" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4. RESIDUAL RISK RATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="3EA861C5" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="3EA861C5" w14:textId="1DC5804E" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="1023"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="19DCE11F" w14:textId="7EE7C2A7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DCE11F" w14:textId="7EE7C2A7" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (from checklist and additional) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="49B5234D" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B5234D" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>be at harm</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="45180DED" w14:textId="5BD54583">
+          <w:p w14:paraId="45180DED" w14:textId="5BD54583" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Students, visitors, staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, passer </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>bys</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcW w:w="1968" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="46DB057A" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DB057A" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>How might they be harmed?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="5B6E04FE" w14:textId="3F664288">
+          <w:p w14:paraId="5B6E04FE" w14:textId="3F664288" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">What type of injury? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>How severe?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:tcW w:w="2933" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="26C25ECA" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C25ECA" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Level or risk before control measures</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="09BB2F0C" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008D3448">
+          <w:p w14:paraId="09BB2F0C" w14:textId="4F366E19" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F7C48">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>See risk matrix</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:r w:rsidR="008F7C48" w:rsidRPr="008F7C48">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on last page</w:t>
+            </w:r>
+            <w:r w:rsidR="008F7C48">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="6D0893A8" w14:textId="2A41F3C6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0893A8" w14:textId="2A41F3C6" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">What controls are in place to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>reduce likelihood or severity, and therefore risk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2923" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="7D158BFD" w14:textId="5E7159EE">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD7EC47" w14:textId="11ECAD54" w:rsidR="00E13B98" w:rsidRPr="008D3448" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the risk after control </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>measure</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> are in place?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (calculate again)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="7546E63F" w14:textId="77777777">
+      <w:tr w:rsidR="008F7C48" w14:paraId="7546E63F" w14:textId="4290459F" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="5CBB9BF4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5CBB9BF4" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="245AD43B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="245AD43B" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcW w:w="1968" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="4B8CA730" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4B8CA730" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcW w:w="1161" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="6DF6A86A" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF6A86A" w14:textId="44FEA92D" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008D3448">
+              <w:t>ikelihood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA7CB64" w14:textId="4D04112B" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D3448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008D3448">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>everity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02328FED" w14:textId="095E4442" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D3448">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>R</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>isk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="008D3448" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="68C82D58" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="68C82D58" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2349" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6280764A" w14:textId="3C9EF6EA" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008D3448">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ikelihood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73755367" w14:textId="154BAF31" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D3448">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>everity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CBB8D5" w14:textId="13BDC5AF" w:rsidR="008F7C48" w:rsidRPr="008D3448" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D3448">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>isk</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="15C0AA08" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="15C0AA08" w14:textId="297E9594" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
-[...115 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="1541BB71" w14:textId="77777777">
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFBF845" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7052CC" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C252CE3" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0937AC9A" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E542E6" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714438CF" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6144536F" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1541BB71" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5031DC" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783D0C34" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="69A90B41" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="5CC4D627" w14:textId="590A24FE" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
-[...115 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="14CF241C" w14:textId="77777777">
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B68DDDA" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5113ACEA" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADD7A1A" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA22345" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="702FD03A" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="755429D1" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D534BB" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6654C2DF" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4028CBC9" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753A1915" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="7E832D30" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="69A90B41" w14:textId="50E141A6" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
-[...115 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="3C8968B8" w14:textId="77777777">
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B47AF6E" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2821BD1E" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3160FD8B" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EB8892" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E34965" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28836103" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532D8834" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CF241C" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A83A6FE" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA0636E" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="2D85302C" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="7E832D30" w14:textId="601362E7" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
-[...115 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="26B94B29" w14:textId="77777777">
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1521A896" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="474D5284" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C636B7D" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1F9CF0" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D466DA" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7A6D7F" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C772BC" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8968B8" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B735CF7" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C62024" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="7DCDD79F" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="2D85302C" w14:textId="65CBF851" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
-[...115 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="69E12824" w14:textId="77777777">
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09697C2F" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECDC05C" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2659667C" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBD6D73" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="541CBCC7" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D82FCA0" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55227A43" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B94B29" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A183690" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D022333" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="6093D6D2" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="7DCDD79F" w14:textId="360D4B52" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
-[...115 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="7CFF1349" w14:textId="77777777">
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6995DE60" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3580F346" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F019B93" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBA1364" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C86DDFC" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFEF3B9" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD8DE9F" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E12824" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE878E8" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370F62EE" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625E92" w:rsidTr="739F40C1" w14:paraId="4926D21A" w14:textId="77777777">
+      <w:tr w:rsidR="00E13B98" w14:paraId="6093D6D2" w14:textId="64530BA4" w:rsidTr="008F7C48">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2119" w:type="dxa"/>
-[...115 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="760F6F1E" w14:textId="77777777">
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD5FA34" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EC7815" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C77347" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9E46BB" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660C48E6" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00559F03" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC1E870" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFF1349" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="175A44A4" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F281D8" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13B98" w14:paraId="4926D21A" w14:textId="526C318E" w:rsidTr="008F7C48">
+        <w:trPr>
+          <w:trHeight w:val="957"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A52782" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E96B50" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C6A1AB" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54351382" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133A3BC5" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C13AA5E" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597B9BA8" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760F6F1E" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D1FBC1" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB5F89E" w14:textId="77777777" w:rsidR="00E13B98" w:rsidRDefault="00E13B98" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625E92" w:rsidP="00625E92" w:rsidRDefault="00625E92" w14:paraId="64C5692A" w14:textId="77777777">
+    <w:p w14:paraId="64C5692A" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92" w:rsidP="00625E92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15388" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3847"/>
         <w:gridCol w:w="345"/>
         <w:gridCol w:w="4450"/>
         <w:gridCol w:w="6746"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625E92" w:rsidTr="40A81DEF" w14:paraId="0C24D033" w14:textId="77777777">
+      <w:tr w:rsidR="00625E92" w14:paraId="0C24D033" w14:textId="77777777" w:rsidTr="40A81DEF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="046069CC" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="046069CC" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005532A0" w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="01C75C0E" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C75C0E" w14:textId="77777777" w:rsidR="00625E92" w:rsidRPr="005532A0" w:rsidRDefault="00625E92" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4450" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="58232741" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58232741" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signed By:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6746" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00625E92" w:rsidP="00360D8A" w:rsidRDefault="00625E92" w14:paraId="57A5BBDC" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A5BBDC" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92" w:rsidP="00360D8A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40A81DEF" w:rsidTr="40A81DEF" w14:paraId="5312CA92">
+      <w:tr w:rsidR="40A81DEF" w14:paraId="5312CA92" w14:textId="77777777" w:rsidTr="40A81DEF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA82143" w14:textId="587F35CB" w:rsidR="40A81DEF" w:rsidRDefault="40A81DEF" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="323AE4E9" w14:textId="5342B0FF" w:rsidR="40A81DEF" w:rsidRDefault="40A81DEF" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4450" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:tcMar/>
-[...16 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1553C3" w14:textId="2B052BBA" w:rsidR="7D3C453B" w:rsidRDefault="7D3C453B" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="40A81DEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Approved by *SU use only*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:tcMar/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E40A76" w14:textId="02E8B1A0" w:rsidR="40A81DEF" w:rsidRDefault="40A81DEF" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40A81DEF" w:rsidTr="40A81DEF" w14:paraId="5DEFD98F">
+      <w:tr w:rsidR="40A81DEF" w14:paraId="5DEFD98F" w14:textId="77777777" w:rsidTr="40A81DEF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03795F27" w14:textId="6D10F067" w:rsidR="40A81DEF" w:rsidRDefault="40A81DEF" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...7 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77472EF3" w14:textId="3E6E2E56" w:rsidR="40A81DEF" w:rsidRDefault="40A81DEF" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4450" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:tcMar/>
-[...16 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="173BBF57" w14:textId="19379F63" w:rsidR="7D3C453B" w:rsidRDefault="7D3C453B" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="40A81DEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Approval Date: *SU use only*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
-            <w:tcMar/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528CEFA5" w14:textId="6676909C" w:rsidR="40A81DEF" w:rsidRDefault="40A81DEF" w:rsidP="40A81DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00625E92" w:rsidRDefault="00625E92" w14:paraId="7D2E7341" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:p w14:paraId="7D2E7341" w14:textId="77777777" w:rsidR="00625E92" w:rsidRDefault="00625E92"/>
+    <w:p w14:paraId="0A080BD4" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18507C6A" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD9EAE7" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D5832A" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4B6EDD" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316C93B4" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AEDD40" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB1C139" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117B4E9D" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCCF1EE" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65906154" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D9F7BE" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F07F8EC" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C60FE2F" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6873E142" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C8853B" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC4C25C" w14:textId="38ABFB15" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Risk Matrix </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32634D17" w14:textId="3C07D491" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:r w:rsidRPr="008F7C48">
+        <w:t>A hazardous event has a likelihood of happening and the consequence has a severity of injury. You use these two factors to calculate the level of risk with the below risk calculator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD5B9B3" w14:textId="6953FD8F" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E600E4E" wp14:editId="63AE2647">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-201</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2695531" cy="1981200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21392"/>
+                <wp:lineTo x="21376" y="21392"/>
+                <wp:lineTo x="21376" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="116336530" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="116336530" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2695531" cy="1981200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">or example, if the likelihood of someone tripping during a social event in the SU Lounge is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3 - Possible,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the severity of injury could be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4 - Major</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the risk is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273ED803" w14:textId="289479C3" w:rsidR="008F7C48" w:rsidRDefault="008F7C48">
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="630FE50F" wp14:editId="73D36BA1">
+            <wp:extent cx="1849666" cy="1381125"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="811548703" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="811548703" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1853972" cy="1384340"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E0B114" w14:textId="582EBC5B" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When estimating the severity and likelihood, think about what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is not an unreasonable possibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You can use the below guidelines to help you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> severity:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4A2C6D" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Insignificant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - first aid injury, such as minor cuts or bruises</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B973F98" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - short term injuries, such as cuts that require stitches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546F8DA6" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Moderate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - significant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>longer term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injuries, such as broken bones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5699F491" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Major</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - permanent life changing injury, such as brain injuries or severance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4841A7" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Severe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - death </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502FE263" w14:textId="1412D97F" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>And the following to understand likelihood:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B70749" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minimum Likelihood: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Will almost never occur (Around 0.01%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9F7894" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Low Likelihood: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Will seldom occur (Around 0.1%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E17F4F" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Medium Likelihood: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Will sometimes occur (around 1%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADDE6B8" w14:textId="77777777" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>High Likelihood: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Will frequently occur (around 10%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC70BA2" w14:textId="1F10D453" w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidRDefault="008F7C48" w:rsidP="008F7C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maximum Likelihood: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7C48">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certain or almost certain to occur (100%).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008F7C48" w:rsidRPr="008F7C48" w:rsidSect="004D3BBD">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A9508D" w:rsidP="004D3BBD" w:rsidRDefault="00A9508D" w14:paraId="5C17AB83" w14:textId="77777777">
+    <w:p w14:paraId="16FA3A88" w14:textId="77777777" w:rsidR="007A7842" w:rsidRDefault="007A7842" w:rsidP="004D3BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A9508D" w:rsidP="004D3BBD" w:rsidRDefault="00A9508D" w14:paraId="26FFE89D" w14:textId="77777777">
+    <w:p w14:paraId="6DD8EDBC" w14:textId="77777777" w:rsidR="007A7842" w:rsidRDefault="007A7842" w:rsidP="004D3BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A9508D" w:rsidP="004D3BBD" w:rsidRDefault="00A9508D" w14:paraId="016A608E" w14:textId="77777777">
+    <w:p w14:paraId="43F8B814" w14:textId="77777777" w:rsidR="007A7842" w:rsidRDefault="007A7842" w:rsidP="004D3BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A9508D" w:rsidP="004D3BBD" w:rsidRDefault="00A9508D" w14:paraId="48A13461" w14:textId="77777777">
+    <w:p w14:paraId="0F5A33CC" w14:textId="77777777" w:rsidR="007A7842" w:rsidRDefault="007A7842" w:rsidP="004D3BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00120B98" w:rsidR="004D3BBD" w:rsidP="00120B98" w:rsidRDefault="004D3BBD" w14:paraId="138F7170" w14:textId="34631122">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="138F7170" w14:textId="34631122" w:rsidR="004D3BBD" w:rsidRPr="00120B98" w:rsidRDefault="004D3BBD" w:rsidP="00120B98">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00120B98">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13CC4584" wp14:editId="28101A4B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>8206063</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -3107,211 +4084,338 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00120B98">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Club and Society Activity Risk Assessment</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="198E127E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4E821F30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1664159029">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A95691"/>
+    <w:rsid w:val="0011060D"/>
     <w:rsid w:val="00120B98"/>
     <w:rsid w:val="002757C4"/>
     <w:rsid w:val="00410E53"/>
     <w:rsid w:val="004D3BBD"/>
     <w:rsid w:val="00625E92"/>
     <w:rsid w:val="00646F0B"/>
+    <w:rsid w:val="007A7842"/>
     <w:rsid w:val="008268BC"/>
     <w:rsid w:val="00834038"/>
+    <w:rsid w:val="008F7C48"/>
     <w:rsid w:val="00A9508D"/>
     <w:rsid w:val="00A95691"/>
+    <w:rsid w:val="00AF4A77"/>
+    <w:rsid w:val="00B66266"/>
     <w:rsid w:val="00C1207D"/>
+    <w:rsid w:val="00E13B98"/>
     <w:rsid w:val="00F453EC"/>
     <w:rsid w:val="06D3B8D9"/>
     <w:rsid w:val="0F361387"/>
     <w:rsid w:val="40A81DEF"/>
     <w:rsid w:val="6BF50ED2"/>
     <w:rsid w:val="739F40C1"/>
     <w:rsid w:val="7D3C453B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="010B1537"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CEDA3A-AB57-4BF5-9CA5-D0380CDF7B85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3467,52 +4571,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3579,93 +4683,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -3782,496 +4886,497 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A95691"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D3BBD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D3BBD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D3BBD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D3BBD"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004D3BBD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00120B98"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1163741199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1696923997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4526,51 +5631,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>466</Words>
+  <Characters>2662</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3122</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrycja Poplawska</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Patrycja Poplawska</lastModifiedBy>
-  <revision>4</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>